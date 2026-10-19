--- v0 (2026-08-27)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="882">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="924">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Rename</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Sub Category</t>
   </si>
   <si>
     <t>bakery</t>
   </si>
   <si>
     <t>salt cookies</t>
   </si>
   <si>
@@ -2658,50 +2658,176 @@
     <t>tea filter</t>
   </si>
   <si>
     <t>newspaper</t>
   </si>
   <si>
     <t>wiper(smooth)</t>
   </si>
   <si>
     <t>waste cloth</t>
   </si>
   <si>
     <t>silver pouch big(6*9)</t>
   </si>
   <si>
     <t>dustbin cover small</t>
   </si>
   <si>
     <t>pavi bhaji masala pkt</t>
   </si>
   <si>
     <t>kova jngiri mini</t>
   </si>
   <si>
     <t>podalangai</t>
+  </si>
+  <si>
+    <t>kara murukku 100 g</t>
+  </si>
+  <si>
+    <t>potato chips chilli 150 g</t>
+  </si>
+  <si>
+    <t>potato chips pepper 150 g</t>
+  </si>
+  <si>
+    <t>potato chips salt 150 g</t>
+  </si>
+  <si>
+    <t>knife</t>
+  </si>
+  <si>
+    <t>bombay mixture 200 g</t>
+  </si>
+  <si>
+    <t>munthiri mixer 200 g</t>
+  </si>
+  <si>
+    <t>puthina mixture 200 g</t>
+  </si>
+  <si>
+    <t>aanandha burfi</t>
+  </si>
+  <si>
+    <t>nellai mixture 200 g</t>
+  </si>
+  <si>
+    <t>idly podi 150 g box</t>
+  </si>
+  <si>
+    <t>ellu idly podi 150 g box</t>
+  </si>
+  <si>
+    <t>poondu podi 150 g box</t>
+  </si>
+  <si>
+    <t>paruppu podi 150 g box</t>
+  </si>
+  <si>
+    <t>black marker</t>
+  </si>
+  <si>
+    <t>pineapple small</t>
+  </si>
+  <si>
+    <t>pineapple small cake</t>
+  </si>
+  <si>
+    <t>strawberryy burfi</t>
+  </si>
+  <si>
+    <t>pepper ghee cashew 150 g</t>
+  </si>
+  <si>
+    <t>salted almond</t>
+  </si>
+  <si>
+    <t>malai poori</t>
+  </si>
+  <si>
+    <t>odpti</t>
+  </si>
+  <si>
+    <t>ppt</t>
+  </si>
+  <si>
+    <t>dpi</t>
+  </si>
+  <si>
+    <t>omr</t>
+  </si>
+  <si>
+    <t>kgi</t>
+  </si>
+  <si>
+    <t>uncategorised</t>
+  </si>
+  <si>
+    <t>1000 g</t>
+  </si>
+  <si>
+    <t>repack 15</t>
+  </si>
+  <si>
+    <t>avai</t>
+  </si>
+  <si>
+    <t>sample</t>
+  </si>
+  <si>
+    <t>athirasamm</t>
+  </si>
+  <si>
+    <t>sweet katchorii</t>
+  </si>
+  <si>
+    <t>ellu urundai box</t>
+  </si>
+  <si>
+    <t>kambu urundai box</t>
+  </si>
+  <si>
+    <t>ghee urundai box</t>
+  </si>
+  <si>
+    <t>rava urundai box</t>
+  </si>
+  <si>
+    <t>raagi urundai box</t>
+  </si>
+  <si>
+    <t>kollukattaii</t>
+  </si>
+  <si>
+    <t>chair</t>
+  </si>
+  <si>
+    <t>orange soan papdi</t>
+  </si>
+  <si>
+    <t>ilaneer payasam</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3005,51 +3131,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F885"/>
+  <dimension ref="A1:F985"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -20711,50 +20837,1849 @@
       <c r="E884" t="s">
         <v>391</v>
       </c>
       <c r="F884" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="885" spans="1:6">
       <c r="A885">
         <v>886</v>
       </c>
       <c r="B885" t="s">
         <v>881</v>
       </c>
       <c r="C885" t="s">
         <v>881</v>
       </c>
       <c r="D885" t="s">
         <v>881</v>
       </c>
       <c r="E885" t="s">
         <v>90</v>
       </c>
       <c r="F885" t="s">
         <v>200</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6">
+      <c r="A886">
+        <v>887</v>
+      </c>
+      <c r="B886" t="s">
+        <v>882</v>
+      </c>
+      <c r="C886" t="s">
+        <v>882</v>
+      </c>
+      <c r="D886" t="s">
+        <v>882</v>
+      </c>
+      <c r="E886" t="s">
+        <v>120</v>
+      </c>
+      <c r="F886" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6">
+      <c r="A887">
+        <v>888</v>
+      </c>
+      <c r="B887" t="s">
+        <v>883</v>
+      </c>
+      <c r="C887" t="s">
+        <v>883</v>
+      </c>
+      <c r="D887" t="s">
+        <v>883</v>
+      </c>
+      <c r="E887" t="s">
+        <v>254</v>
+      </c>
+      <c r="F887" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6">
+      <c r="A888">
+        <v>889</v>
+      </c>
+      <c r="B888" t="s">
+        <v>884</v>
+      </c>
+      <c r="C888" t="s">
+        <v>884</v>
+      </c>
+      <c r="D888" t="s">
+        <v>884</v>
+      </c>
+      <c r="E888" t="s">
+        <v>254</v>
+      </c>
+      <c r="F888" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6">
+      <c r="A889">
+        <v>890</v>
+      </c>
+      <c r="B889" t="s">
+        <v>885</v>
+      </c>
+      <c r="C889" t="s">
+        <v>885</v>
+      </c>
+      <c r="D889" t="s">
+        <v>885</v>
+      </c>
+      <c r="E889" t="s">
+        <v>254</v>
+      </c>
+      <c r="F889" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6">
+      <c r="A890">
+        <v>891</v>
+      </c>
+      <c r="B890" t="s">
+        <v>886</v>
+      </c>
+      <c r="C890" t="s">
+        <v>886</v>
+      </c>
+      <c r="D890" t="s">
+        <v>886</v>
+      </c>
+      <c r="E890" t="s">
+        <v>90</v>
+      </c>
+      <c r="F890" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="891" spans="1:6">
+      <c r="A891">
+        <v>892</v>
+      </c>
+      <c r="B891" t="s">
+        <v>887</v>
+      </c>
+      <c r="C891" t="s">
+        <v>887</v>
+      </c>
+      <c r="D891" t="s">
+        <v>887</v>
+      </c>
+      <c r="E891" t="s">
+        <v>254</v>
+      </c>
+      <c r="F891" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6">
+      <c r="A892">
+        <v>893</v>
+      </c>
+      <c r="B892" t="s">
+        <v>888</v>
+      </c>
+      <c r="C892" t="s">
+        <v>888</v>
+      </c>
+      <c r="D892" t="s">
+        <v>888</v>
+      </c>
+      <c r="E892" t="s">
+        <v>254</v>
+      </c>
+      <c r="F892" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6">
+      <c r="A893">
+        <v>894</v>
+      </c>
+      <c r="B893" t="s">
+        <v>889</v>
+      </c>
+      <c r="C893" t="s">
+        <v>889</v>
+      </c>
+      <c r="D893" t="s">
+        <v>889</v>
+      </c>
+      <c r="E893" t="s">
+        <v>254</v>
+      </c>
+      <c r="F893" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6">
+      <c r="A894">
+        <v>895</v>
+      </c>
+      <c r="B894" t="s">
+        <v>890</v>
+      </c>
+      <c r="C894" t="s">
+        <v>890</v>
+      </c>
+      <c r="D894" t="s">
+        <v>890</v>
+      </c>
+      <c r="E894" t="s">
+        <v>391</v>
+      </c>
+      <c r="F894" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6">
+      <c r="A895">
+        <v>896</v>
+      </c>
+      <c r="B895" t="s">
+        <v>891</v>
+      </c>
+      <c r="C895" t="s">
+        <v>891</v>
+      </c>
+      <c r="D895" t="s">
+        <v>891</v>
+      </c>
+      <c r="E895" t="s">
+        <v>254</v>
+      </c>
+      <c r="F895" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6">
+      <c r="A896">
+        <v>897</v>
+      </c>
+      <c r="B896" t="s">
+        <v>892</v>
+      </c>
+      <c r="C896" t="s">
+        <v>892</v>
+      </c>
+      <c r="D896" t="s">
+        <v>892</v>
+      </c>
+      <c r="E896" t="s">
+        <v>254</v>
+      </c>
+      <c r="F896" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6">
+      <c r="A897">
+        <v>898</v>
+      </c>
+      <c r="B897" t="s">
+        <v>893</v>
+      </c>
+      <c r="C897" t="s">
+        <v>893</v>
+      </c>
+      <c r="D897" t="s">
+        <v>893</v>
+      </c>
+      <c r="E897" t="s">
+        <v>254</v>
+      </c>
+      <c r="F897" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6">
+      <c r="A898">
+        <v>899</v>
+      </c>
+      <c r="B898" t="s">
+        <v>894</v>
+      </c>
+      <c r="C898" t="s">
+        <v>894</v>
+      </c>
+      <c r="D898" t="s">
+        <v>894</v>
+      </c>
+      <c r="E898" t="s">
+        <v>254</v>
+      </c>
+      <c r="F898" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6">
+      <c r="A899">
+        <v>900</v>
+      </c>
+      <c r="B899" t="s">
+        <v>895</v>
+      </c>
+      <c r="C899" t="s">
+        <v>895</v>
+      </c>
+      <c r="D899" t="s">
+        <v>895</v>
+      </c>
+      <c r="E899" t="s">
+        <v>254</v>
+      </c>
+      <c r="F899" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6">
+      <c r="A900">
+        <v>901</v>
+      </c>
+      <c r="B900" t="s">
+        <v>896</v>
+      </c>
+      <c r="C900" t="s">
+        <v>896</v>
+      </c>
+      <c r="D900" t="s">
+        <v>896</v>
+      </c>
+      <c r="E900" t="s">
+        <v>90</v>
+      </c>
+      <c r="F900" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="901" spans="1:6">
+      <c r="A901">
+        <v>902</v>
+      </c>
+      <c r="B901" t="s">
+        <v>897</v>
+      </c>
+      <c r="C901" t="s">
+        <v>897</v>
+      </c>
+      <c r="D901" t="s">
+        <v>897</v>
+      </c>
+      <c r="E901" t="s">
+        <v>90</v>
+      </c>
+      <c r="F901" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="902" spans="1:6">
+      <c r="A902">
+        <v>903</v>
+      </c>
+      <c r="B902" t="s">
+        <v>898</v>
+      </c>
+      <c r="C902" t="s">
+        <v>898</v>
+      </c>
+      <c r="D902" t="s">
+        <v>898</v>
+      </c>
+      <c r="E902" t="s">
+        <v>6</v>
+      </c>
+      <c r="F902" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="903" spans="1:6">
+      <c r="A903">
+        <v>904</v>
+      </c>
+      <c r="B903" t="s">
+        <v>899</v>
+      </c>
+      <c r="C903" t="s">
+        <v>899</v>
+      </c>
+      <c r="D903" t="s">
+        <v>899</v>
+      </c>
+      <c r="E903" t="s">
+        <v>410</v>
+      </c>
+      <c r="F903" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="904" spans="1:6">
+      <c r="A904">
+        <v>905</v>
+      </c>
+      <c r="B904" t="s">
+        <v>900</v>
+      </c>
+      <c r="C904" t="s">
+        <v>900</v>
+      </c>
+      <c r="D904" t="s">
+        <v>900</v>
+      </c>
+      <c r="E904" t="s">
+        <v>410</v>
+      </c>
+      <c r="F904" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="905" spans="1:6">
+      <c r="A905">
+        <v>906</v>
+      </c>
+      <c r="B905" t="s">
+        <v>901</v>
+      </c>
+      <c r="C905" t="s">
+        <v>901</v>
+      </c>
+      <c r="D905" t="s">
+        <v>901</v>
+      </c>
+      <c r="E905" t="s">
+        <v>410</v>
+      </c>
+      <c r="F905" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="906" spans="1:6">
+      <c r="A906">
+        <v>907</v>
+      </c>
+      <c r="B906" t="s">
+        <v>902</v>
+      </c>
+      <c r="C906" t="s">
+        <v>902</v>
+      </c>
+      <c r="D906" t="s">
+        <v>902</v>
+      </c>
+      <c r="E906" t="s">
+        <v>410</v>
+      </c>
+      <c r="F906" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="907" spans="1:6">
+      <c r="A907">
+        <v>908</v>
+      </c>
+      <c r="B907" t="s">
+        <v>903</v>
+      </c>
+      <c r="C907" t="s">
+        <v>904</v>
+      </c>
+      <c r="D907" t="s">
+        <v>905</v>
+      </c>
+      <c r="E907" t="s">
+        <v>906</v>
+      </c>
+      <c r="F907" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="908" spans="1:6">
+      <c r="A908">
+        <v>909</v>
+      </c>
+      <c r="B908">
+        <v>1</v>
+      </c>
+      <c r="D908">
+        <v>1</v>
+      </c>
+      <c r="E908" t="s">
+        <v>908</v>
+      </c>
+      <c r="F908" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="909" spans="1:6">
+      <c r="A909">
+        <v>910</v>
+      </c>
+      <c r="B909">
+        <v>1</v>
+      </c>
+      <c r="D909">
+        <v>1</v>
+      </c>
+      <c r="E909" t="s">
+        <v>908</v>
+      </c>
+      <c r="F909" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="910" spans="1:6">
+      <c r="A910">
+        <v>911</v>
+      </c>
+      <c r="B910">
+        <v>0.75</v>
+      </c>
+      <c r="D910">
+        <v>0.75</v>
+      </c>
+      <c r="E910" t="s">
+        <v>908</v>
+      </c>
+      <c r="F910" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="911" spans="1:6">
+      <c r="A911">
+        <v>912</v>
+      </c>
+      <c r="B911">
+        <v>1</v>
+      </c>
+      <c r="D911">
+        <v>1</v>
+      </c>
+      <c r="E911" t="s">
+        <v>908</v>
+      </c>
+      <c r="F911" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="912" spans="1:6">
+      <c r="A912">
+        <v>913</v>
+      </c>
+      <c r="B912">
+        <v>0.5</v>
+      </c>
+      <c r="D912">
+        <v>0.5</v>
+      </c>
+      <c r="E912" t="s">
+        <v>908</v>
+      </c>
+      <c r="F912" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="913" spans="1:6">
+      <c r="A913">
+        <v>914</v>
+      </c>
+      <c r="B913">
+        <v>0.5</v>
+      </c>
+      <c r="D913">
+        <v>0.5</v>
+      </c>
+      <c r="E913">
+        <v>0.5</v>
+      </c>
+      <c r="F913" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6">
+      <c r="A914">
+        <v>915</v>
+      </c>
+      <c r="B914">
+        <v>0.5</v>
+      </c>
+      <c r="D914">
+        <v>0.5</v>
+      </c>
+      <c r="E914">
+        <v>0.75</v>
+      </c>
+      <c r="F914" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6">
+      <c r="A915">
+        <v>916</v>
+      </c>
+      <c r="B915">
+        <v>0.75</v>
+      </c>
+      <c r="D915">
+        <v>0.5</v>
+      </c>
+      <c r="E915" t="s">
+        <v>908</v>
+      </c>
+      <c r="F915" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6">
+      <c r="A916">
+        <v>917</v>
+      </c>
+      <c r="B916">
+        <v>0.5</v>
+      </c>
+      <c r="D916">
+        <v>0.5</v>
+      </c>
+      <c r="E916" t="s">
+        <v>908</v>
+      </c>
+      <c r="F916" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6">
+      <c r="A917">
+        <v>918</v>
+      </c>
+      <c r="B917">
+        <v>0.5</v>
+      </c>
+      <c r="D917">
+        <v>0.5</v>
+      </c>
+      <c r="E917" t="s">
+        <v>908</v>
+      </c>
+      <c r="F917" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6">
+      <c r="A918">
+        <v>919</v>
+      </c>
+      <c r="B918">
+        <v>0.75</v>
+      </c>
+      <c r="D918">
+        <v>0.75</v>
+      </c>
+      <c r="E918" t="s">
+        <v>908</v>
+      </c>
+      <c r="F918" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6">
+      <c r="A919">
+        <v>920</v>
+      </c>
+      <c r="B919">
+        <v>0.75</v>
+      </c>
+      <c r="D919">
+        <v>0.75</v>
+      </c>
+      <c r="E919" t="s">
+        <v>908</v>
+      </c>
+      <c r="F919" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6">
+      <c r="A920">
+        <v>921</v>
+      </c>
+      <c r="B920">
+        <v>0.75</v>
+      </c>
+      <c r="D920">
+        <v>0.75</v>
+      </c>
+      <c r="E920" t="s">
+        <v>908</v>
+      </c>
+      <c r="F920" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6">
+      <c r="A921">
+        <v>922</v>
+      </c>
+      <c r="B921">
+        <v>1.5</v>
+      </c>
+      <c r="D921">
+        <v>1.5</v>
+      </c>
+      <c r="E921">
+        <v>1.5</v>
+      </c>
+      <c r="F921" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="922" spans="1:6">
+      <c r="A922">
+        <v>923</v>
+      </c>
+      <c r="B922">
+        <v>1.5</v>
+      </c>
+      <c r="D922">
+        <v>1.5</v>
+      </c>
+      <c r="E922" t="s">
+        <v>908</v>
+      </c>
+      <c r="F922" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="923" spans="1:6">
+      <c r="A923">
+        <v>924</v>
+      </c>
+      <c r="B923">
+        <v>1.5</v>
+      </c>
+      <c r="D923">
+        <v>1.5</v>
+      </c>
+      <c r="E923">
+        <v>1.5</v>
+      </c>
+      <c r="F923" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="924" spans="1:6">
+      <c r="A924">
+        <v>925</v>
+      </c>
+      <c r="B924">
+        <v>1</v>
+      </c>
+      <c r="D924">
+        <v>1</v>
+      </c>
+      <c r="E924">
+        <v>1.5</v>
+      </c>
+      <c r="F924" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="925" spans="1:6">
+      <c r="A925">
+        <v>926</v>
+      </c>
+      <c r="B925">
+        <v>0.75</v>
+      </c>
+      <c r="D925">
+        <v>0.75</v>
+      </c>
+      <c r="E925">
+        <v>1</v>
+      </c>
+      <c r="F925" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="926" spans="1:6">
+      <c r="A926">
+        <v>927</v>
+      </c>
+      <c r="B926">
+        <v>1</v>
+      </c>
+      <c r="D926">
+        <v>1</v>
+      </c>
+      <c r="E926" t="s">
+        <v>908</v>
+      </c>
+      <c r="F926" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="927" spans="1:6">
+      <c r="A927">
+        <v>928</v>
+      </c>
+      <c r="B927">
+        <v>0.75</v>
+      </c>
+      <c r="D927">
+        <v>0.75</v>
+      </c>
+      <c r="E927" t="s">
+        <v>908</v>
+      </c>
+      <c r="F927" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="928" spans="1:6">
+      <c r="A928">
+        <v>929</v>
+      </c>
+      <c r="B928">
+        <v>6</v>
+      </c>
+      <c r="D928">
+        <v>2</v>
+      </c>
+      <c r="E928" t="s">
+        <v>908</v>
+      </c>
+      <c r="F928" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="929" spans="1:6">
+      <c r="A929">
+        <v>930</v>
+      </c>
+      <c r="B929">
+        <v>3</v>
+      </c>
+      <c r="D929">
+        <v>3</v>
+      </c>
+      <c r="E929" t="s">
+        <v>908</v>
+      </c>
+      <c r="F929" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="930" spans="1:6">
+      <c r="A930">
+        <v>931</v>
+      </c>
+      <c r="B930">
+        <v>3</v>
+      </c>
+      <c r="D930">
+        <v>3</v>
+      </c>
+      <c r="E930" t="s">
+        <v>908</v>
+      </c>
+      <c r="F930" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="931" spans="1:6">
+      <c r="A931">
+        <v>932</v>
+      </c>
+      <c r="B931">
+        <v>0.5</v>
+      </c>
+      <c r="D931">
+        <v>0.5</v>
+      </c>
+      <c r="E931" t="s">
+        <v>908</v>
+      </c>
+      <c r="F931" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="932" spans="1:6">
+      <c r="A932">
+        <v>933</v>
+      </c>
+      <c r="B932">
+        <v>0.5</v>
+      </c>
+      <c r="D932">
+        <v>0.5</v>
+      </c>
+      <c r="E932" t="s">
+        <v>908</v>
+      </c>
+      <c r="F932" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="933" spans="1:6">
+      <c r="A933">
+        <v>934</v>
+      </c>
+      <c r="B933">
+        <v>4</v>
+      </c>
+      <c r="D933">
+        <v>3</v>
+      </c>
+      <c r="E933" t="s">
+        <v>908</v>
+      </c>
+      <c r="F933" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="934" spans="1:6">
+      <c r="A934">
+        <v>935</v>
+      </c>
+      <c r="B934">
+        <v>4</v>
+      </c>
+      <c r="D934">
+        <v>3</v>
+      </c>
+      <c r="E934" t="s">
+        <v>908</v>
+      </c>
+      <c r="F934" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="935" spans="1:6">
+      <c r="A935">
+        <v>936</v>
+      </c>
+      <c r="B935">
+        <v>4</v>
+      </c>
+      <c r="D935">
+        <v>3</v>
+      </c>
+      <c r="E935" t="s">
+        <v>908</v>
+      </c>
+      <c r="F935" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="936" spans="1:6">
+      <c r="A936">
+        <v>937</v>
+      </c>
+      <c r="B936">
+        <v>15</v>
+      </c>
+      <c r="D936">
+        <v>5</v>
+      </c>
+      <c r="E936">
+        <v>5</v>
+      </c>
+      <c r="F936">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="937" spans="1:6">
+      <c r="A937">
+        <v>938</v>
+      </c>
+      <c r="B937">
+        <v>15</v>
+      </c>
+      <c r="D937">
+        <v>5</v>
+      </c>
+      <c r="E937">
+        <v>5</v>
+      </c>
+      <c r="F937">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="938" spans="1:6">
+      <c r="A938">
+        <v>939</v>
+      </c>
+      <c r="B938" t="s">
+        <v>909</v>
+      </c>
+      <c r="D938">
+        <v>0.5</v>
+      </c>
+      <c r="E938">
+        <v>1</v>
+      </c>
+      <c r="F938" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="939" spans="1:6">
+      <c r="A939">
+        <v>940</v>
+      </c>
+      <c r="B939" t="s">
+        <v>909</v>
+      </c>
+      <c r="D939">
+        <v>0.75</v>
+      </c>
+      <c r="E939" t="s">
+        <v>908</v>
+      </c>
+      <c r="F939" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="940" spans="1:6">
+      <c r="A940">
+        <v>941</v>
+      </c>
+      <c r="B940">
+        <v>10</v>
+      </c>
+      <c r="D940">
+        <v>5</v>
+      </c>
+      <c r="E940" t="s">
+        <v>908</v>
+      </c>
+      <c r="F940">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="941" spans="1:6">
+      <c r="A941">
+        <v>942</v>
+      </c>
+      <c r="B941">
+        <v>15</v>
+      </c>
+      <c r="D941">
+        <v>15</v>
+      </c>
+      <c r="E941" t="s">
+        <v>908</v>
+      </c>
+      <c r="F941" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="942" spans="1:6">
+      <c r="A942">
+        <v>943</v>
+      </c>
+      <c r="B942">
+        <v>32</v>
+      </c>
+      <c r="D942">
+        <v>6</v>
+      </c>
+      <c r="E942" t="s">
+        <v>908</v>
+      </c>
+      <c r="F942">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="943" spans="1:6">
+      <c r="A943">
+        <v>944</v>
+      </c>
+      <c r="B943">
+        <v>4</v>
+      </c>
+      <c r="D943">
+        <v>2</v>
+      </c>
+      <c r="E943" t="s">
+        <v>908</v>
+      </c>
+      <c r="F943">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="944" spans="1:6">
+      <c r="A944">
+        <v>945</v>
+      </c>
+      <c r="B944">
+        <v>4</v>
+      </c>
+      <c r="D944">
+        <v>2</v>
+      </c>
+      <c r="E944" t="s">
+        <v>908</v>
+      </c>
+      <c r="F944">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="945" spans="1:6">
+      <c r="A945">
+        <v>946</v>
+      </c>
+      <c r="B945">
+        <v>4</v>
+      </c>
+      <c r="D945">
+        <v>2</v>
+      </c>
+      <c r="E945" t="s">
+        <v>908</v>
+      </c>
+      <c r="F945">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="946" spans="1:6">
+      <c r="A946">
+        <v>947</v>
+      </c>
+      <c r="B946">
+        <v>6</v>
+      </c>
+      <c r="D946">
+        <v>6</v>
+      </c>
+      <c r="E946" t="s">
+        <v>908</v>
+      </c>
+      <c r="F946" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="947" spans="1:6">
+      <c r="A947">
+        <v>948</v>
+      </c>
+      <c r="B947">
+        <v>6</v>
+      </c>
+      <c r="D947">
+        <v>6</v>
+      </c>
+      <c r="E947" t="s">
+        <v>908</v>
+      </c>
+      <c r="F947" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="948" spans="1:6">
+      <c r="A948">
+        <v>949</v>
+      </c>
+      <c r="B948">
+        <v>8</v>
+      </c>
+      <c r="D948">
+        <v>8</v>
+      </c>
+      <c r="E948" t="s">
+        <v>908</v>
+      </c>
+      <c r="F948" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="949" spans="1:6">
+      <c r="A949">
+        <v>950</v>
+      </c>
+      <c r="B949" t="s">
+        <v>910</v>
+      </c>
+      <c r="D949" t="s">
+        <v>910</v>
+      </c>
+      <c r="E949" t="s">
+        <v>908</v>
+      </c>
+      <c r="F949" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="950" spans="1:6">
+      <c r="A950">
+        <v>951</v>
+      </c>
+      <c r="B950">
+        <v>12</v>
+      </c>
+      <c r="D950">
+        <v>12</v>
+      </c>
+      <c r="E950" t="s">
+        <v>911</v>
+      </c>
+      <c r="F950" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="951" spans="1:6">
+      <c r="A951">
+        <v>952</v>
+      </c>
+      <c r="B951">
+        <v>12</v>
+      </c>
+      <c r="D951">
+        <v>6</v>
+      </c>
+      <c r="E951" t="s">
+        <v>908</v>
+      </c>
+      <c r="F951" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="952" spans="1:6">
+      <c r="A952">
+        <v>953</v>
+      </c>
+      <c r="B952">
+        <v>5</v>
+      </c>
+      <c r="D952">
+        <v>5</v>
+      </c>
+      <c r="E952" t="s">
+        <v>911</v>
+      </c>
+      <c r="F952">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="953" spans="1:6">
+      <c r="A953">
+        <v>954</v>
+      </c>
+      <c r="B953">
+        <v>12</v>
+      </c>
+      <c r="D953">
+        <v>5</v>
+      </c>
+      <c r="E953" t="s">
+        <v>908</v>
+      </c>
+      <c r="F953" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="954" spans="1:6">
+      <c r="A954">
+        <v>955</v>
+      </c>
+      <c r="B954">
+        <v>8</v>
+      </c>
+      <c r="D954">
+        <v>8</v>
+      </c>
+      <c r="E954" t="s">
+        <v>908</v>
+      </c>
+      <c r="F954" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6">
+      <c r="A955">
+        <v>956</v>
+      </c>
+      <c r="B955">
+        <v>25</v>
+      </c>
+      <c r="D955">
+        <v>10</v>
+      </c>
+      <c r="E955">
+        <v>10</v>
+      </c>
+      <c r="F955">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="956" spans="1:6">
+      <c r="A956">
+        <v>957</v>
+      </c>
+      <c r="B956">
+        <v>25</v>
+      </c>
+      <c r="D956">
+        <v>10</v>
+      </c>
+      <c r="E956">
+        <v>10</v>
+      </c>
+      <c r="F956">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="957" spans="1:6">
+      <c r="A957">
+        <v>958</v>
+      </c>
+      <c r="B957">
+        <v>25</v>
+      </c>
+      <c r="D957">
+        <v>10</v>
+      </c>
+      <c r="E957">
+        <v>10</v>
+      </c>
+      <c r="F957">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="958" spans="1:6">
+      <c r="A958">
+        <v>959</v>
+      </c>
+      <c r="B958">
+        <v>1.5</v>
+      </c>
+      <c r="D958">
+        <v>0.75</v>
+      </c>
+      <c r="E958" t="s">
+        <v>908</v>
+      </c>
+      <c r="F958" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6">
+      <c r="A959">
+        <v>960</v>
+      </c>
+      <c r="B959">
+        <v>10</v>
+      </c>
+      <c r="D959">
+        <v>10</v>
+      </c>
+      <c r="E959" t="s">
+        <v>908</v>
+      </c>
+      <c r="F959" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6">
+      <c r="A960">
+        <v>961</v>
+      </c>
+      <c r="B960">
+        <v>10</v>
+      </c>
+      <c r="D960">
+        <v>10</v>
+      </c>
+      <c r="E960" t="s">
+        <v>908</v>
+      </c>
+      <c r="F960" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6">
+      <c r="A961">
+        <v>962</v>
+      </c>
+      <c r="B961">
+        <v>6</v>
+      </c>
+      <c r="D961">
+        <v>6</v>
+      </c>
+      <c r="E961" t="s">
+        <v>908</v>
+      </c>
+      <c r="F961" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6">
+      <c r="A962">
+        <v>963</v>
+      </c>
+      <c r="B962">
+        <v>6</v>
+      </c>
+      <c r="D962">
+        <v>6</v>
+      </c>
+      <c r="E962" t="s">
+        <v>908</v>
+      </c>
+      <c r="F962" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6">
+      <c r="A963">
+        <v>964</v>
+      </c>
+      <c r="B963">
+        <v>6</v>
+      </c>
+      <c r="D963">
+        <v>6</v>
+      </c>
+      <c r="E963" t="s">
+        <v>908</v>
+      </c>
+      <c r="F963" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6">
+      <c r="A964">
+        <v>965</v>
+      </c>
+      <c r="B964">
+        <v>6</v>
+      </c>
+      <c r="D964">
+        <v>6</v>
+      </c>
+      <c r="E964" t="s">
+        <v>908</v>
+      </c>
+      <c r="F964" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6">
+      <c r="A965">
+        <v>966</v>
+      </c>
+      <c r="B965" t="s">
+        <v>912</v>
+      </c>
+      <c r="D965" t="s">
+        <v>912</v>
+      </c>
+      <c r="E965" t="s">
+        <v>908</v>
+      </c>
+      <c r="F965" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6">
+      <c r="A966">
+        <v>967</v>
+      </c>
+      <c r="B966" t="s">
+        <v>912</v>
+      </c>
+      <c r="D966" t="s">
+        <v>912</v>
+      </c>
+      <c r="E966" t="s">
+        <v>908</v>
+      </c>
+      <c r="F966" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6">
+      <c r="A967">
+        <v>968</v>
+      </c>
+      <c r="B967" t="s">
+        <v>912</v>
+      </c>
+      <c r="D967" t="s">
+        <v>912</v>
+      </c>
+      <c r="E967" t="s">
+        <v>908</v>
+      </c>
+      <c r="F967" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6">
+      <c r="A968">
+        <v>969</v>
+      </c>
+      <c r="B968" t="s">
+        <v>912</v>
+      </c>
+      <c r="D968" t="s">
+        <v>912</v>
+      </c>
+      <c r="E968" t="s">
+        <v>908</v>
+      </c>
+      <c r="F968" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6">
+      <c r="A969">
+        <v>970</v>
+      </c>
+      <c r="B969" t="s">
+        <v>912</v>
+      </c>
+      <c r="D969" t="s">
+        <v>912</v>
+      </c>
+      <c r="E969" t="s">
+        <v>908</v>
+      </c>
+      <c r="F969" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6">
+      <c r="A970">
+        <v>971</v>
+      </c>
+      <c r="B970" t="s">
+        <v>912</v>
+      </c>
+      <c r="D970" t="s">
+        <v>912</v>
+      </c>
+      <c r="E970" t="s">
+        <v>908</v>
+      </c>
+      <c r="F970" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6">
+      <c r="A971">
+        <v>972</v>
+      </c>
+      <c r="B971">
+        <v>2</v>
+      </c>
+      <c r="D971">
+        <v>2</v>
+      </c>
+      <c r="E971" t="s">
+        <v>908</v>
+      </c>
+      <c r="F971" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="972" spans="1:6">
+      <c r="A972">
+        <v>973</v>
+      </c>
+      <c r="B972">
+        <v>4</v>
+      </c>
+      <c r="D972">
+        <v>2</v>
+      </c>
+      <c r="E972" t="s">
+        <v>908</v>
+      </c>
+      <c r="F972" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6">
+      <c r="A973">
+        <v>974</v>
+      </c>
+      <c r="B973">
+        <v>10</v>
+      </c>
+      <c r="D973">
+        <v>10</v>
+      </c>
+      <c r="E973" t="s">
+        <v>908</v>
+      </c>
+      <c r="F973" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6">
+      <c r="A974">
+        <v>975</v>
+      </c>
+      <c r="B974">
+        <v>3</v>
+      </c>
+      <c r="D974">
+        <v>3</v>
+      </c>
+      <c r="E974" t="s">
+        <v>908</v>
+      </c>
+      <c r="F974" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6">
+      <c r="A975">
+        <v>976</v>
+      </c>
+      <c r="B975" t="s">
+        <v>913</v>
+      </c>
+      <c r="C975" t="s">
+        <v>913</v>
+      </c>
+      <c r="D975" t="s">
+        <v>913</v>
+      </c>
+      <c r="E975" t="s">
+        <v>391</v>
+      </c>
+      <c r="F975" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6">
+      <c r="A976">
+        <v>977</v>
+      </c>
+      <c r="B976" t="s">
+        <v>914</v>
+      </c>
+      <c r="C976" t="s">
+        <v>914</v>
+      </c>
+      <c r="D976" t="s">
+        <v>914</v>
+      </c>
+      <c r="E976" t="s">
+        <v>391</v>
+      </c>
+      <c r="F976" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6">
+      <c r="A977">
+        <v>978</v>
+      </c>
+      <c r="B977" t="s">
+        <v>915</v>
+      </c>
+      <c r="C977" t="s">
+        <v>915</v>
+      </c>
+      <c r="D977" t="s">
+        <v>915</v>
+      </c>
+      <c r="E977" t="s">
+        <v>391</v>
+      </c>
+      <c r="F977" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6">
+      <c r="A978">
+        <v>979</v>
+      </c>
+      <c r="B978" t="s">
+        <v>916</v>
+      </c>
+      <c r="C978" t="s">
+        <v>916</v>
+      </c>
+      <c r="D978" t="s">
+        <v>916</v>
+      </c>
+      <c r="E978" t="s">
+        <v>391</v>
+      </c>
+      <c r="F978" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6">
+      <c r="A979">
+        <v>980</v>
+      </c>
+      <c r="B979" t="s">
+        <v>917</v>
+      </c>
+      <c r="C979" t="s">
+        <v>917</v>
+      </c>
+      <c r="D979" t="s">
+        <v>917</v>
+      </c>
+      <c r="E979" t="s">
+        <v>391</v>
+      </c>
+      <c r="F979" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6">
+      <c r="A980">
+        <v>981</v>
+      </c>
+      <c r="B980" t="s">
+        <v>918</v>
+      </c>
+      <c r="C980" t="s">
+        <v>918</v>
+      </c>
+      <c r="D980" t="s">
+        <v>918</v>
+      </c>
+      <c r="E980" t="s">
+        <v>391</v>
+      </c>
+      <c r="F980" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6">
+      <c r="A981">
+        <v>982</v>
+      </c>
+      <c r="B981" t="s">
+        <v>919</v>
+      </c>
+      <c r="C981" t="s">
+        <v>919</v>
+      </c>
+      <c r="D981" t="s">
+        <v>919</v>
+      </c>
+      <c r="E981" t="s">
+        <v>391</v>
+      </c>
+      <c r="F981" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6">
+      <c r="A982">
+        <v>983</v>
+      </c>
+      <c r="B982" t="s">
+        <v>920</v>
+      </c>
+      <c r="C982" t="s">
+        <v>920</v>
+      </c>
+      <c r="D982" t="s">
+        <v>920</v>
+      </c>
+      <c r="E982" t="s">
+        <v>391</v>
+      </c>
+      <c r="F982" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6">
+      <c r="A983">
+        <v>984</v>
+      </c>
+      <c r="B983" t="s">
+        <v>921</v>
+      </c>
+      <c r="C983" t="s">
+        <v>921</v>
+      </c>
+      <c r="D983" t="s">
+        <v>921</v>
+      </c>
+      <c r="E983" t="s">
+        <v>90</v>
+      </c>
+      <c r="F983" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6">
+      <c r="A984">
+        <v>985</v>
+      </c>
+      <c r="B984" t="s">
+        <v>922</v>
+      </c>
+      <c r="C984" t="s">
+        <v>922</v>
+      </c>
+      <c r="D984" t="s">
+        <v>922</v>
+      </c>
+      <c r="E984" t="s">
+        <v>391</v>
+      </c>
+      <c r="F984" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6">
+      <c r="A985">
+        <v>986</v>
+      </c>
+      <c r="B985" t="s">
+        <v>923</v>
+      </c>
+      <c r="C985" t="s">
+        <v>923</v>
+      </c>
+      <c r="D985" t="s">
+        <v>923</v>
+      </c>
+      <c r="E985" t="s">
+        <v>410</v>
+      </c>
+      <c r="F985" t="s">
+        <v>454</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>